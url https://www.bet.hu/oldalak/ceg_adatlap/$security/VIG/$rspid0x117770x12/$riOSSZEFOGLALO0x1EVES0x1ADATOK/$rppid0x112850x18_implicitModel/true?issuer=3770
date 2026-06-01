--- v0 (2026-04-05)
+++ v1 (2026-06-01)
@@ -6,74 +6,77 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="27">
   <si>
     <t>Összefoglaló éves adatok - VIENNA INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2020 (1)</t>
   </si>
   <si>
     <t>2021 (1)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (3)</t>
   </si>
   <si>
     <t>2024 (3)</t>
+  </si>
+  <si>
+    <t>2025 (3)</t>
   </si>
   <si>
     <t>(ezer EUR)</t>
   </si>
   <si>
     <t>Árbevétel</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy (törzs)részvényre jutó osztalék</t>
   </si>
   <si>
     <t>Befektetett eszközök</t>
   </si>
@@ -194,363 +197,403 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="101.4609375" customWidth="true" bestFit="true"/>
-    <col min="2" max="2" width="18.69140625" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="86.96875" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="15.57421875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.80078125" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="10.80078125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
       <c r="E4" t="s" s="1">
         <v>6</v>
       </c>
       <c r="F4" t="s" s="1">
         <v>7</v>
       </c>
+      <c r="G4" t="s" s="1">
+        <v>8</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
+      </c>
+      <c r="G5" t="s" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>9336585.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>9705633.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>8490551.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>9582735.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>1.0661115E7</v>
       </c>
+      <c r="G6" t="n" s="3">
+        <v>1.1736353E7</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>345862.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>511333.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>719910.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>974483.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>919381.0</v>
       </c>
+      <c r="G7" t="n" s="7">
+        <v>1175132.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>624791.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>607018.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>-12214.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>284255.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>435650.0</v>
       </c>
+      <c r="G8" t="n" s="8">
+        <v>489408.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>345862.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>511333.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>585697.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>772689.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>881806.0</v>
       </c>
+      <c r="G9" t="n" s="9">
+        <v>1161317.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>231513.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>375730.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>472337.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>558979.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>645256.0</v>
       </c>
+      <c r="G10" t="n" s="10">
+        <v>834866.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="n" s="12">
         <v>1.25</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>1.3</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>1.4</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>1.55</v>
       </c>
+      <c r="G11" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>4.4614372E7</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>4.5791454E7</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>3.9476202E7</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>4.1788685E7</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>4.3604145E7</v>
       </c>
+      <c r="G12" t="n" s="13">
+        <v>4.6596347E7</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>132887.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>132887.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>132888.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>132888.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>132887.0</v>
       </c>
+      <c r="G13" t="n" s="18">
+        <v>132887.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>5285766.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>5597948.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>5713873.0</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>6029731.0</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>6513323.0</v>
       </c>
+      <c r="G14" t="n" s="19">
+        <v>7331363.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>5.0428068E7</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>5.2178157E7</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>4.7217657E7</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>4.87538E7</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>5.1196448E7</v>
       </c>
+      <c r="G15" t="n" s="20">
+        <v>5.4315636E7</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>25680.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>25684.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>28832.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>29405.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>31643.0</v>
       </c>
+      <c r="G16" t="n" s="21">
+        <v>33279.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:F19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A24:G24"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>