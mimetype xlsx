--- v1 (2026-06-01)
+++ v2 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="27">
   <si>
     <t>Összefoglaló éves adatok - VIENNA INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2020 (1)</t>
   </si>
   <si>
     <t>2021 (1)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (3)</t>
   </si>
   <si>
     <t>2024 (3)</t>
   </si>
   <si>
@@ -402,52 +402,52 @@
         <v>645256.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>834866.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="n" s="12">
         <v>1.25</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>1.3</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>1.4</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>1.55</v>
       </c>
-      <c r="G11" t="s" s="12">
-        <v>2</v>
+      <c r="G11" t="n" s="12">
+        <v>1.73</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>4.4614372E7</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>4.5791454E7</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>3.9476202E7</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>4.1788685E7</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>4.3604145E7</v>
       </c>
       <c r="G12" t="n" s="13">
         <v>4.6596347E7</v>
       </c>
     </row>