--- v0 (2026-04-26)
+++ v1 (2026-06-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="41">
   <si>
     <t>Összefoglaló éves adatok - Finext Nyrt.</t>
   </si>
   <si>
     <t>Auditált, Konszolidált, IFRS; Üzleti év: Január 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2009 (1)</t>
   </si>
   <si>
     <t>2010 (2)</t>
   </si>
   <si>
     <t>2011 (2)</t>
   </si>
   <si>
     <t>2012 (2)</t>
   </si>
   <si>
     <t>2013 (2)</t>
   </si>
   <si>
@@ -63,50 +63,53 @@
     <t>2016 (2)</t>
   </si>
   <si>
     <t>2017 (3)</t>
   </si>
   <si>
     <t>2018 (3)</t>
   </si>
   <si>
     <t>2019 (3)</t>
   </si>
   <si>
     <t>2020 (3)</t>
   </si>
   <si>
     <t>2021 (3)</t>
   </si>
   <si>
     <t>2022 (3)</t>
   </si>
   <si>
     <t>2023 (4)</t>
   </si>
   <si>
     <t>2024 (4)</t>
+  </si>
+  <si>
+    <t>2025 (4)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>(ezer EUR)</t>
   </si>
   <si>
     <t>Árbevétel</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Egy (törzs)részvényre jutó osztalék</t>
   </si>
@@ -236,73 +239,74 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R25"/>
+  <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="10.95703125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="10.80078125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="10.80078125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="10.80078125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -323,725 +327,764 @@
       </c>
       <c r="J4" t="s" s="1">
         <v>11</v>
       </c>
       <c r="K4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
+      <c r="R4" t="s" s="1">
+        <v>19</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="R5" t="s" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="J6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="K6" t="n" s="3">
         <v>1623.66</v>
       </c>
       <c r="L6" t="n" s="3">
         <v>56814.0</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>53156.0</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>7920.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>14126.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>13824.0</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>17627.0</v>
       </c>
+      <c r="R6" t="n" s="3">
+        <v>9400.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>-7583.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>-10214.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>-10345.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>-10402.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>-13501.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>-10185.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>-11119.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>-11815.0</v>
       </c>
       <c r="J7" t="n" s="7">
         <v>-27.1</v>
       </c>
       <c r="K7" t="n" s="7">
         <v>31033.04</v>
       </c>
       <c r="L7" t="n" s="7">
         <v>19490.0</v>
       </c>
       <c r="M7" t="n" s="7">
         <v>17591.0</v>
       </c>
       <c r="N7" t="n" s="7">
         <v>8053.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>5443.0</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>2292.0</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>3750.0</v>
       </c>
+      <c r="R7" t="n" s="7">
+        <v>9503.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>2192611.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>1593243.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>1000413.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>1729521.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>1211213.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>1325301.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>1514790.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>877195.0</v>
       </c>
       <c r="J8" t="n" s="8">
         <v>-0.69</v>
       </c>
       <c r="K8" t="n" s="8">
         <v>-908.2</v>
       </c>
       <c r="L8" t="n" s="8">
         <v>-1912.0</v>
       </c>
       <c r="M8" t="n" s="8">
         <v>-1005.0</v>
       </c>
       <c r="N8" t="n" s="8">
         <v>-380.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>6312.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>-3764.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>-2885.0</v>
       </c>
+      <c r="R8" t="n" s="8">
+        <v>-2170.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>2184969.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>1583029.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>990068.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>1719119.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>1197712.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>1315116.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>1503671.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>865380.0</v>
       </c>
       <c r="J9" t="n" s="9">
         <v>-27.79</v>
       </c>
       <c r="K9" t="n" s="9">
         <v>30124.84</v>
       </c>
       <c r="L9" t="n" s="9">
         <v>22034.0</v>
       </c>
       <c r="M9" t="n" s="9">
         <v>16586.0</v>
       </c>
       <c r="N9" t="n" s="9">
         <v>7673.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>11754.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>-1471.0</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>865.0</v>
       </c>
+      <c r="R9" t="n" s="9">
+        <v>7333.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>2184969.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>1580560.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>985194.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>1716928.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>1197428.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>1315116.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>1503671.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>865380.0</v>
       </c>
       <c r="J10" t="n" s="10">
         <v>-28.88</v>
       </c>
       <c r="K10" t="n" s="10">
         <v>30119.59</v>
       </c>
       <c r="L10" t="n" s="10">
         <v>22033.0</v>
       </c>
       <c r="M10" t="n" s="10">
         <v>16560.0</v>
       </c>
       <c r="N10" t="n" s="10">
         <v>7612.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>11721.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>-1496.0</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>776.0</v>
       </c>
+      <c r="R10" t="n" s="10">
+        <v>7262.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="n" s="12">
         <v>1975.0</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>2650.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>2650.0</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>2650.0</v>
       </c>
       <c r="G11" t="n" s="12">
         <v>2120.0</v>
       </c>
       <c r="H11" t="n" s="12">
         <v>1590.0</v>
       </c>
       <c r="I11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="J11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="K11" t="n" s="12">
         <v>375.0</v>
       </c>
       <c r="L11" t="n" s="12">
         <v>2880.0</v>
       </c>
       <c r="M11" t="n" s="12">
         <v>3.54</v>
       </c>
       <c r="N11" t="n" s="12">
         <v>0.51</v>
       </c>
       <c r="O11" t="n" s="12">
         <v>1.77</v>
       </c>
       <c r="P11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="Q11" t="s" s="12">
         <v>2</v>
       </c>
+      <c r="R11" t="n" s="12">
+        <v>0.42000000000000004</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>5842.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>496719.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>753264.0</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>602465.0</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>818439.0</v>
       </c>
       <c r="G12" t="n" s="13">
         <v>546439.0</v>
       </c>
       <c r="H12" t="n" s="13">
         <v>282396.0</v>
       </c>
       <c r="I12" t="n" s="13">
         <v>2123.0</v>
       </c>
       <c r="J12" t="n" s="13">
         <v>2.32</v>
       </c>
       <c r="K12" t="n" s="13">
         <v>77124.32</v>
       </c>
       <c r="L12" t="n" s="13">
         <v>137218.0</v>
       </c>
       <c r="M12" t="n" s="13">
         <v>136111.0</v>
       </c>
       <c r="N12" t="n" s="13">
         <v>125532.0</v>
       </c>
       <c r="O12" t="n" s="13">
         <v>125844.0</v>
       </c>
       <c r="P12" t="n" s="13">
         <v>109584.0</v>
       </c>
       <c r="Q12" t="n" s="13">
         <v>100653.0</v>
       </c>
+      <c r="R12" t="n" s="13">
+        <v>106227.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="G13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="H13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="I13" t="n" s="18">
         <v>500000.0</v>
       </c>
       <c r="J13" t="n" s="18">
         <v>1612.18</v>
       </c>
       <c r="K13" t="n" s="18">
         <v>28255.89</v>
       </c>
       <c r="L13" t="n" s="18">
         <v>28256.0</v>
       </c>
       <c r="M13" t="n" s="18">
         <v>28256.0</v>
       </c>
       <c r="N13" t="n" s="18">
         <v>25200.0</v>
       </c>
       <c r="O13" t="n" s="18">
         <v>25200.0</v>
       </c>
       <c r="P13" t="n" s="18">
         <v>25200.0</v>
       </c>
       <c r="Q13" t="n" s="18">
         <v>25200.0</v>
       </c>
+      <c r="R13" t="n" s="18">
+        <v>25200.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>2684969.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>569029.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>560473.0</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>2277401.0</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>559555.0</v>
       </c>
       <c r="G14" t="n" s="19">
         <v>549671.0</v>
       </c>
       <c r="H14" t="n" s="19">
         <v>728342.0</v>
       </c>
       <c r="I14" t="n" s="19">
         <v>1593722.0</v>
       </c>
       <c r="J14" t="n" s="19">
         <v>1687.51</v>
       </c>
       <c r="K14" t="n" s="19">
         <v>119964.4</v>
       </c>
       <c r="L14" t="n" s="19">
         <v>124785.0</v>
       </c>
       <c r="M14" t="n" s="19">
         <v>89494.0</v>
       </c>
       <c r="N14" t="n" s="19">
         <v>75820.0</v>
       </c>
       <c r="O14" t="n" s="19">
         <v>84824.0</v>
       </c>
       <c r="P14" t="n" s="19">
         <v>72357.0</v>
       </c>
       <c r="Q14" t="n" s="19">
         <v>68419.0</v>
       </c>
+      <c r="R14" t="n" s="19">
+        <v>75635.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>4833360.0</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>898898.0</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>823263.0</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>2279662.0</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>827645.0</v>
       </c>
       <c r="G15" t="n" s="20">
         <v>817163.0</v>
       </c>
       <c r="H15" t="n" s="20">
         <v>996243.0</v>
       </c>
       <c r="I15" t="n" s="20">
         <v>1596337.0</v>
       </c>
       <c r="J15" t="n" s="20">
         <v>1697.54</v>
       </c>
       <c r="K15" t="n" s="20">
         <v>199247.64</v>
       </c>
       <c r="L15" t="n" s="20">
         <v>218718.0</v>
       </c>
       <c r="M15" t="n" s="20">
         <v>163351.0</v>
       </c>
       <c r="N15" t="n" s="20">
         <v>150351.0</v>
       </c>
       <c r="O15" t="n" s="20">
         <v>157075.0</v>
       </c>
       <c r="P15" t="n" s="20">
         <v>145221.0</v>
       </c>
       <c r="Q15" t="n" s="20">
         <v>128956.0</v>
       </c>
+      <c r="R15" t="n" s="20">
+        <v>142869.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="G16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="H16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="I16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="J16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="K16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="L16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="M16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="O16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="P16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Q16" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="R16" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:Q19"/>
-[...5 lines deleted...]
-    <mergeCell ref="A25:Q25"/>
+    <mergeCell ref="B19:R19"/>
+    <mergeCell ref="B20:R20"/>
+    <mergeCell ref="B21:R21"/>
+    <mergeCell ref="B22:R22"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A25:R25"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>