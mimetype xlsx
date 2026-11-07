--- v0 (2026-09-08)
+++ v1 (2026-11-07)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="98">
   <si>
     <t>Évközi jelentések pénzügyi adatai - Finext Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, nem konszolidált, magyar számviteli elvek alapján (Üzleti év: január 1 - december 31)</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (1)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (1)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (2)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (2)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (2)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (2)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (3)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (4)</t>
@@ -132,50 +135,53 @@
     <t/>
   </si>
   <si>
     <t>(ezer EUR)</t>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
@@ -434,87 +440,88 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AF36"/>
+  <dimension ref="A1:AG36"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="12" max="12" width="26.34375" customWidth="true" bestFit="true"/>
-[...11 lines deleted...]
-    <col min="24" max="24" width="25.28515625" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="25.28515625" customWidth="true" bestFit="true"/>
-    <col min="26" max="26" width="24.50390625" customWidth="true" bestFit="true"/>
-[...4 lines deleted...]
-    <col min="31" max="31" width="24.42578125" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="25.28515625" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="25.28515625" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="25.6640625" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="25.08984375" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="24.42578125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -577,174 +584,180 @@
       </c>
       <c r="X4" t="s" s="1">
         <v>25</v>
       </c>
       <c r="Y4" t="s" s="1">
         <v>26</v>
       </c>
       <c r="Z4" t="s" s="1">
         <v>27</v>
       </c>
       <c r="AA4" t="s" s="1">
         <v>28</v>
       </c>
       <c r="AB4" t="s" s="1">
         <v>29</v>
       </c>
       <c r="AC4" t="s" s="1">
         <v>30</v>
       </c>
       <c r="AD4" t="s" s="1">
         <v>31</v>
       </c>
       <c r="AE4" t="s" s="1">
         <v>32</v>
       </c>
+      <c r="AF4" t="s" s="1">
+        <v>33</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I5" t="s" s="2">
         <v>35</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="AF5" t="s" s="2">
+        <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>4727.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>4887.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>3611.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>5376.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>3280.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>20775.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>48919.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>821.0</v>
       </c>
-      <c r="I6" t="n" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="K6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="L6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="R6" t="n" s="3">
@@ -765,841 +778,868 @@
       <c r="W6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="X6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="Y6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="Z6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AA6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AB6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AC6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AD6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AE6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="AF6" t="n" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>3057.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>4834.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>-3917.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3130.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>3130.0</v>
       </c>
       <c r="F7" t="n" s="7">
+        <v>3130.0</v>
+      </c>
+      <c r="G7" t="n" s="7">
         <v>8960.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>16893.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>-221.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>-11760.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>-4576.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>-5059.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>-3235.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-8535.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-5367.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-3176.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-7435.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>-4542.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>-2785.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-9297.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-6503.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-5004.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-9201.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-6086.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>-3127.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>-8361.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>-5266.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>-2419.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>-7046.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>-4523.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>-3609.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>-2848.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-1310.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-1364.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-388.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-1411.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-1152.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>497.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-260.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-1442.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>78851.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-182.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>87028.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>87043.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>1065758.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>265113.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>264988.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>1060150.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>265050.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>265036.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>994224.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>232748.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>231429.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>1410127.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>580694.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>578667.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>996623.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>310455.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>308094.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>1267185.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>834357.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>-1411.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>11441.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>1746.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>3470.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>-3584.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>-1771.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>1977.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>9456.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>16433.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>-1663.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>67091.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>-4758.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>81969.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>83808.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>1057223.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>259746.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>261812.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>1052715.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>260508.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>262251.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>984927.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>226245.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>226425.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>1400926.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>574608.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>575540.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>988262.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>305189.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>305675.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>1260139.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>829834.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>-5020.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>8534.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>1736.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>3444.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>-3634.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>-1781.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>1967.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>9453.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>16412.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>-1664.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>67091.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>-4905.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>81969.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>83744.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>1057223.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>259746.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>261812.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>1052715.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>260508.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>262129.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>983774.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>225621.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>225785.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>1400461.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>573643.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>574486.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>984437.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>302928.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>304366.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>1258984.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>829834.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>-5020.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>6803.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
+      </c>
+      <c r="AF12" t="s" s="11">
+        <v>73</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I13" t="s" s="12">
         <v>35</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="AF13" t="s" s="12">
+        <v>36</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>106096.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>102857.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>101416.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>124752.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>122667.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>128802.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>162032.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>83291.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>5810599.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>718.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>283711.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>282382.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>539400.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>543420.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>543401.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>546426.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>551419.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>552448.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>602444.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>602455.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>602474.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>561456.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>561678.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>729223.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>753243.0</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>586672.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>496679.0</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>498419.0</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>503100.0</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>503102.0</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>4541.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="C15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="D15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="E15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F15" t="n" s="14">
         <v>3.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.0</v>
       </c>
       <c r="G15" t="n" s="14">
         <v>4.0</v>
       </c>
       <c r="H15" t="n" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="I15" t="n" s="14">
         <v>5.0</v>
       </c>
-      <c r="I15" t="n" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="J15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="K15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="n" s="14">
         <v>1487.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>160.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>179.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>190.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>197.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>213.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>225.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>234.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>253.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>264.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>270.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>289.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>301.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>310.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>329.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>341.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>350.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>77.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>73.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="AE15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="AF15" t="n" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>104117.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>100921.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>97685.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>119071.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>122664.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>128798.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>161685.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>77200.0</v>
       </c>
-      <c r="I16" t="n" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="J16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="K16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="L16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="M16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="N16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="O16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="P16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Q16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="R16" t="n" s="18">
@@ -1617,274 +1657,283 @@
       <c r="V16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="W16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="X16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Y16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Z16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AA16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AB16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AC16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AD16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="AE16" t="n" s="18">
         <v>75.0</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>0.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="C17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="D17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="E17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="F17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="G17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="H17" t="n" s="19">
         <v>343.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>6086.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>5810599.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>718.0</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>282224.0</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>282222.0</v>
       </c>
-      <c r="M17" t="n" s="19">
+      <c r="N17" t="n" s="19">
         <v>539221.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>543230.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>543204.0</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>546213.0</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>551194.0</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>552214.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602191.0</v>
       </c>
       <c r="T17" t="n" s="19">
         <v>602191.0</v>
       </c>
       <c r="U17" t="n" s="19">
+        <v>602191.0</v>
+      </c>
+      <c r="V17" t="n" s="19">
         <v>602204.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>561167.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>561377.0</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>728913.0</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>752914.0</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>586331.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>496329.0</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>498342.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503027.0</v>
       </c>
       <c r="AD17" t="n" s="19">
         <v>503027.0</v>
       </c>
       <c r="AE17" t="n" s="19">
+        <v>503027.0</v>
+      </c>
+      <c r="AF17" t="n" s="19">
         <v>4541.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>10663.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>27711.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>28759.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>21179.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>24705.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>21244.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>11756.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>99672.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>2.7260123E7</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>528875.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>528004.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>530967.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>1069820.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>287167.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>270191.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>1066764.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>270542.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>271248.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>1049339.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>292178.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>291524.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>1400862.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>574766.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>578781.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>1062308.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>392911.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>394092.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>3449942.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>893469.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>2171134.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>502997.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>71.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>527.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>8199.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>11869.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>2.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>35.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>87570.0</v>
       </c>
-      <c r="I19" t="n" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="J19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="K19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="L19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="M19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="O19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="P19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Q19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="R19" t="n" s="21">
@@ -1905,273 +1954,282 @@
       <c r="W19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="X19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Y19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="Z19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AA19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AB19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AC19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AD19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AE19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="AF19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>116759.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>130568.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>130175.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>145932.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>147371.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>150046.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>173788.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>182964.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>3.3070722E7</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>529593.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>811718.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>813355.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>1609220.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>830590.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>813598.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>1613190.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>821964.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>823702.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>1651783.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>894647.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>893998.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>1962318.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>1136448.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>1308010.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>1815556.0</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>979611.0</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>890811.0</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>3948384.0</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>1396687.0</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>2682319.0</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>510422.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>49831.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>71862.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>68723.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>71554.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>75013.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>77584.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>88564.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>101610.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>2.9242496E7</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>527418.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>810311.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>812086.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>1606894.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>809417.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>811483.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>1612270.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>820063.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>821684.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>1650901.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>892748.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>892912.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>1960934.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>1134116.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>1134959.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>1553466.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>871957.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>873395.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>3943953.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>1393803.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>558949.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>506803.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>25200.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>25200.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>25200.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>25200.0</v>
       </c>
       <c r="F22" t="n" s="28">
-        <v>28256.0</v>
+        <v>25200.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>28256.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>28256.0</v>
       </c>
       <c r="I22" t="n" s="28">
+        <v>28256.0</v>
+      </c>
+      <c r="J22" t="n" s="28">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="K22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="R22" t="n" s="28">
         <v>500000.0</v>
       </c>
@@ -2192,79 +2250,82 @@
       </c>
       <c r="X22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="Y22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="Z22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="AA22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="AB22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="AC22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="AD22" t="n" s="28">
         <v>500000.0</v>
       </c>
       <c r="AE22" t="n" s="28">
         <v>500000.0</v>
       </c>
+      <c r="AF22" t="n" s="28">
+        <v>500000.0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>64083.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>53863.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>56194.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>59220.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>62139.0</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>49739.0</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>42501.0</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>5950.0</v>
       </c>
-      <c r="I23" t="n" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="J23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="K23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="L23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="M23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="N23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="O23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="P23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="Q23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="R23" t="n" s="29">
@@ -2285,299 +2346,308 @@
       <c r="W23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="X23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="Y23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="Z23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AA23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AB23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AC23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AD23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AE23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="AF23" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>2845.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>4843.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>5258.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>15158.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>10219.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>22723.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>42722.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>75403.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>3828226.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>2176.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>771.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>248.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>362.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>19861.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>197.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>168.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>1514.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>1218.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>130.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>1584.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>212.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>455.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>1861.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>172499.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>260972.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>106497.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>16679.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>2600.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>1279.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>2121510.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>2190.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>116759.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>130568.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>130175.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>145932.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>147371.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>150046.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>173788.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>182964.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>3.3070722E7</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>529593.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>811718.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>813355.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>1609220.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>830590.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>813598.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>1613190.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>821964.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>823702.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>1651783.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>894647.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>893998.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>1962318.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>1136448.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>1308010.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>1815556.0</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>979611.0</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>890811.0</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>3948384.0</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>1396687.0</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>2682319.0</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>510422.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AE28"/>
-[...7 lines deleted...]
-    <mergeCell ref="A36:AE36"/>
+    <mergeCell ref="B28:AF28"/>
+    <mergeCell ref="B29:AF29"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B31:AF31"/>
+    <mergeCell ref="B32:AF32"/>
+    <mergeCell ref="B33:AF33"/>
+    <mergeCell ref="A1:AF1"/>
+    <mergeCell ref="A2:AF2"/>
+    <mergeCell ref="A36:AF36"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>