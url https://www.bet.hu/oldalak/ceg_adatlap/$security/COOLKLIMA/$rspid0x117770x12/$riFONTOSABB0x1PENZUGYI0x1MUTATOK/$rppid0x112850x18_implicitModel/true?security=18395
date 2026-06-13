--- v0 (2026-04-05)
+++ v1 (2026-06-13)
@@ -68,108 +68,121 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="51.390625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2023.0</v>
       </c>
       <c r="C4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="D4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>2.1629182197209658</v>
       </c>
       <c r="C5" t="n">
         <v>1.3544873275776166</v>
+      </c>
+      <c r="D5" t="n">
+        <v>2.4355622691717858</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.039798458977267706</v>
       </c>
       <c r="C6" t="n">
         <v>0.2594576768931105</v>
       </c>
+      <c r="D6" t="n">
+        <v>0.28343454217447694</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.012501781737606047</v>
       </c>
       <c r="C7" t="n">
         <v>0.1075794648207046</v>
       </c>
+      <c r="D7" t="n">
+        <v>0.07946988235994527</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>