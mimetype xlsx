--- v0 (2026-09-08)
+++ v1 (2026-11-07)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="117">
   <si>
     <t>Évközi jelentések pénzügyi adatai - Amixa Holding Nyrt.</t>
   </si>
   <si>
     <t>Nem auditált, nem konszolidált, magyar számviteli elvek alapján</t>
   </si>
   <si>
     <t>Eredménykimutatás főbb adatai P&amp;L</t>
   </si>
   <si>
+    <t>2026. jan. - 2026. jún. (1)</t>
+  </si>
+  <si>
     <t>2025. jan. - 2025. jún. (1)</t>
   </si>
   <si>
     <t>2024. jan. - 2024. jún. (1)</t>
   </si>
   <si>
     <t>2023. jan. - 2023. jún. (2)</t>
   </si>
   <si>
     <t>2022. jan. - 2022. jún. (2)</t>
   </si>
   <si>
     <t>2021. jan. - 2021. jún. (3)</t>
   </si>
   <si>
     <t>2020. jan. - 2020. jún. (3)</t>
   </si>
   <si>
     <t>2019. jan. - 2019. jún. (4)</t>
   </si>
   <si>
     <t>2018. jan. - 2018. jún. (5)</t>
   </si>
   <si>
     <t>2017. jan. - 2017. jún. (5)</t>
@@ -156,50 +159,53 @@
     <t>2006. jan. - 2006. jún. (7)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(ezer HUF)</t>
   </si>
   <si>
     <t>Értékesítés nettó árbevétele</t>
   </si>
   <si>
     <t>Üzleti eredmény</t>
   </si>
   <si>
     <t>Pénzügyi tevékenység nettó eredménye</t>
   </si>
   <si>
     <t>Adózás előtti eredmény</t>
   </si>
   <si>
     <t>Adózott eredmény</t>
   </si>
   <si>
     <t>Mérleg főbb adatai</t>
+  </si>
+  <si>
+    <t>2026. jún. 30.</t>
   </si>
   <si>
     <t>2025. jún. 30.</t>
   </si>
   <si>
     <t>2024. jún. 30.</t>
   </si>
   <si>
     <t>2023. jún. 30.</t>
   </si>
   <si>
     <t>2022. jún. 30.</t>
   </si>
   <si>
     <t>2021. jún. 30.</t>
   </si>
   <si>
     <t>2020. jún. 30.</t>
   </si>
   <si>
     <t>2019. jún. 30.</t>
   </si>
   <si>
     <t>2018. jún. 30.</t>
   </si>
@@ -491,96 +497,97 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AO37"/>
+  <dimension ref="A1:AP37"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="38.12109375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="24.50390625" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="24.50390625" customWidth="true" bestFit="true"/>
-    <col min="12" max="12" width="26.34375" customWidth="true" bestFit="true"/>
-[...27 lines deleted...]
-    <col min="40" max="40" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="26.34375" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="26.84765625" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="26.6015625" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="24.50390625" customWidth="true" bestFit="true"/>
+    <col min="40" max="40" width="24.97265625" customWidth="true" bestFit="true"/>
+    <col min="41" max="41" width="24.50390625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -670,197 +677,203 @@
       </c>
       <c r="AG4" t="s" s="1">
         <v>34</v>
       </c>
       <c r="AH4" t="s" s="1">
         <v>35</v>
       </c>
       <c r="AI4" t="s" s="1">
         <v>36</v>
       </c>
       <c r="AJ4" t="s" s="1">
         <v>37</v>
       </c>
       <c r="AK4" t="s" s="1">
         <v>38</v>
       </c>
       <c r="AL4" t="s" s="1">
         <v>39</v>
       </c>
       <c r="AM4" t="s" s="1">
         <v>40</v>
       </c>
       <c r="AN4" t="s" s="1">
         <v>41</v>
       </c>
+      <c r="AO4" t="s" s="1">
+        <v>42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AL5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AM5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AN5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="AO5" t="s" s="2">
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>8334498.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>7775459.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>6558832.0</v>
       </c>
-      <c r="D6" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s" s="3">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s" s="3">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s" s="3">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="H6" t="s" s="3">
+        <v>43</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="J6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="K6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="L6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>0.0</v>
       </c>
@@ -912,1408 +925,1444 @@
       <c r="AF6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AG6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AH6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AI6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AJ6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AK6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AL6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AM6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="AN6" t="n" s="3">
+        <v>0.0</v>
+      </c>
+      <c r="AO6" t="n" s="3">
         <v>0.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>441122.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>333783.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>151274.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>-9617.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>-11368.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>-7958.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>-6721.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>-6826.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>-10869.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>-12786.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>-15557.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>-4084.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-13271.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-8908.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-4430.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-16010.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>-10957.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>-5686.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-18664.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-12288.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-5295.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-16649.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-11283.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>-5725.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>-27246.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>-22858.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>-17487.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>-16528.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>-9334.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>-4486.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>-16118.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>-9037.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>-4134.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>-24948.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>-20199.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>-9754.0</v>
       </c>
-      <c r="AK7" t="n" s="7">
+      <c r="AL7" t="n" s="7">
         <v>-23547.0</v>
       </c>
-      <c r="AL7" t="n" s="7">
+      <c r="AM7" t="n" s="7">
         <v>-10398.0</v>
       </c>
-      <c r="AM7" t="n" s="7">
+      <c r="AN7" t="n" s="7">
         <v>-21982.0</v>
       </c>
-      <c r="AN7" t="n" s="7">
+      <c r="AO7" t="n" s="7">
         <v>-11076.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-371054.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-113655.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-47714.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>18.0</v>
       </c>
-      <c r="E8" t="n" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="n" s="8">
         <v>0.0</v>
       </c>
-      <c r="G8" t="s" s="8">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="G8" t="n" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="H8" t="s" s="8">
+        <v>43</v>
       </c>
       <c r="I8" t="n" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="J8" t="n" s="8">
         <v>-578.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-3938.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>3543.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>512.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>412.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>173.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>311.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>5849.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>5391.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>2182.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>6403.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>6072.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>600.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>15765.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>8668.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>3593.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-9686.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>-6202.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>3389.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>18763.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>13898.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>4372.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>19038.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>10374.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>5384.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>26884.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>27508.0</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>12368.0</v>
       </c>
-      <c r="AK8" t="n" s="8">
+      <c r="AL8" t="n" s="8">
         <v>31687.0</v>
       </c>
-      <c r="AL8" t="n" s="8">
+      <c r="AM8" t="n" s="8">
         <v>20312.0</v>
       </c>
-      <c r="AM8" t="n" s="8">
+      <c r="AN8" t="n" s="8">
         <v>27872.0</v>
       </c>
-      <c r="AN8" t="n" s="8">
+      <c r="AO8" t="n" s="8">
         <v>316.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>70068.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>220128.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>-373649.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>-9599.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>-11368.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>-7958.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>-6721.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>-6826.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>-11447.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>-16724.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>-12014.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>-3572.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>-12859.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>-8735.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-4119.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>-10161.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>-5566.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>-3504.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-12261.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>-6216.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>-4695.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>-884.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-2615.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>-2132.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>-36932.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>-29060.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>-14098.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>2235.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>4564.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>-114.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>2920.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>1337.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>1250.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>1936.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>7309.0</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>2614.0</v>
       </c>
-      <c r="AK9" t="n" s="9">
+      <c r="AL9" t="n" s="9">
         <v>8140.0</v>
       </c>
-      <c r="AL9" t="n" s="9">
+      <c r="AM9" t="n" s="9">
         <v>9914.0</v>
       </c>
-      <c r="AM9" t="n" s="9">
+      <c r="AN9" t="n" s="9">
         <v>5890.0</v>
       </c>
-      <c r="AN9" t="n" s="9">
+      <c r="AO9" t="n" s="9">
         <v>-10760.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>32761.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>127703.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>-437851.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>-9599.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>-11368.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>-7958.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-6721.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>-6826.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>-11447.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>-16727.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>-12023.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>-3573.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>-12860.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>-8736.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-4120.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>-10173.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>-5577.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>-3509.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-12293.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>-6238.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>-4701.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>-919.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>-2634.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>-2140.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>-36952.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>-29074.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>-14098.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>2235.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>3697.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>-131.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>2819.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>1300.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>1250.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>1917.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>7076.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>2524.0</v>
       </c>
-      <c r="AK10" t="n" s="10">
+      <c r="AL10" t="n" s="10">
         <v>7814.0</v>
       </c>
-      <c r="AL10" t="n" s="10">
+      <c r="AM10" t="n" s="10">
         <v>9667.0</v>
       </c>
-      <c r="AM10" t="n" s="10">
+      <c r="AN10" t="n" s="10">
         <v>5828.0</v>
       </c>
-      <c r="AN10" t="n" s="10">
+      <c r="AO10" t="n" s="10">
         <v>-10760.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AK12" t="s" s="11">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AL12" t="s" s="11">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AM12" t="s" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AN12" t="s" s="11">
-        <v>88</v>
+        <v>89</v>
+      </c>
+      <c r="AO12" t="s" s="11">
+        <v>90</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AK13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AL13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AM13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AN13" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="AO13" t="s" s="12">
+        <v>44</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>1342856.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>942206.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>734672.0</v>
       </c>
-      <c r="D14" t="s" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s" s="13">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="H14" t="s" s="13">
+        <v>43</v>
       </c>
       <c r="I14" t="n" s="13">
+        <v>0.0</v>
+      </c>
+      <c r="J14" t="n" s="13">
         <v>13.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>94.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>144609.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>149391.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>395067.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>353090.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>355207.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>358266.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>358695.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>359176.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>150334.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>143551.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>143754.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>156668.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>156669.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>157074.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157090.0</v>
       </c>
       <c r="Z14" t="n" s="13">
         <v>157090.0</v>
       </c>
       <c r="AA14" t="n" s="13">
+        <v>157090.0</v>
+      </c>
+      <c r="AB14" t="n" s="13">
         <v>149490.0</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>152216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152041.0</v>
       </c>
       <c r="AD14" t="n" s="13">
         <v>152041.0</v>
       </c>
       <c r="AE14" t="n" s="13">
+        <v>152041.0</v>
+      </c>
+      <c r="AF14" t="n" s="13">
         <v>152926.0</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>278259.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294776.0</v>
       </c>
       <c r="AH14" t="n" s="13">
         <v>294776.0</v>
       </c>
       <c r="AI14" t="n" s="13">
+        <v>294776.0</v>
+      </c>
+      <c r="AJ14" t="n" s="13">
         <v>137208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136596.0</v>
       </c>
       <c r="AK14" t="n" s="13">
         <v>136596.0</v>
       </c>
       <c r="AL14" t="n" s="13">
+        <v>136596.0</v>
+      </c>
+      <c r="AM14" t="n" s="13">
         <v>137281.0</v>
       </c>
-      <c r="AM14" t="n" s="13">
+      <c r="AN14" t="n" s="13">
         <v>137301.0</v>
       </c>
-      <c r="AN14" t="n" s="13">
+      <c r="AO14" t="n" s="13">
         <v>137053.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>324169.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>79090.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>214375.0</v>
       </c>
-      <c r="D15" t="s" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s" s="14">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s" s="14">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G15" t="s" s="14">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="H15" t="s" s="14">
+        <v>43</v>
       </c>
       <c r="I15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="J15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="K15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="L15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="M15" t="n" s="14">
         <v>4705.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>6316.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>6784.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>7246.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>8173.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>8641.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>9104.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>10846.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>11051.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>11254.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>12265.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>12266.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>12671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12687.0</v>
       </c>
       <c r="Z15" t="n" s="14">
         <v>12687.0</v>
       </c>
       <c r="AA15" t="n" s="14">
+        <v>12687.0</v>
+      </c>
+      <c r="AB15" t="n" s="14">
         <v>5187.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5935.0</v>
       </c>
       <c r="AC15" t="n" s="14">
         <v>5935.0</v>
       </c>
       <c r="AD15" t="n" s="14">
         <v>5935.0</v>
       </c>
       <c r="AE15" t="n" s="14">
+        <v>5935.0</v>
+      </c>
+      <c r="AF15" t="n" s="14">
         <v>6820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6370.0</v>
       </c>
       <c r="AG15" t="n" s="14">
         <v>6370.0</v>
       </c>
       <c r="AH15" t="n" s="14">
         <v>6370.0</v>
       </c>
       <c r="AI15" t="n" s="14">
+        <v>6370.0</v>
+      </c>
+      <c r="AJ15" t="n" s="14">
         <v>7208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6596.0</v>
       </c>
       <c r="AK15" t="n" s="14">
         <v>6596.0</v>
       </c>
       <c r="AL15" t="n" s="14">
-        <v>7269.0</v>
+        <v>6596.0</v>
       </c>
       <c r="AM15" t="n" s="14">
         <v>7269.0</v>
       </c>
       <c r="AN15" t="n" s="14">
+        <v>7269.0</v>
+      </c>
+      <c r="AO15" t="n" s="14">
         <v>7000.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>982836.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>557642.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>208071.0</v>
       </c>
-      <c r="D16" t="s" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s" s="18">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s" s="18">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G16" t="s" s="18">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="H16" t="s" s="18">
+        <v>43</v>
       </c>
       <c r="I16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="J16" t="n" s="18">
         <v>13.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>94.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>228.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>304.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>293.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>125.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>143.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>178.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>196.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>214.0</v>
       </c>
-      <c r="S16" t="n" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="T16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="U16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="V16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="W16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="X16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Y16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="Z16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AA16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AB16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="AC16" t="n" s="18">
         <v>175.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="AD16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AE16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AF16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AG16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AH16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AI16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AJ16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AK16" t="n" s="18">
         <v>0.0</v>
       </c>
       <c r="AL16" t="n" s="18">
+        <v>0.0</v>
+      </c>
+      <c r="AM16" t="n" s="18">
         <v>12.0</v>
       </c>
-      <c r="AM16" t="n" s="18">
+      <c r="AN16" t="n" s="18">
         <v>32.0</v>
       </c>
-      <c r="AN16" t="n" s="18">
+      <c r="AO16" t="n" s="18">
         <v>53.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17" t="n" s="19">
-        <v>0.0</v>
+        <v>35851.0</v>
       </c>
       <c r="C17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="D17" t="n" s="19">
         <v>1530.0</v>
       </c>
-      <c r="D17" t="s" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s" s="19">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F17" t="s" s="19">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G17" t="s" s="19">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H17" t="n" s="19">
+        <v>43</v>
+      </c>
+      <c r="H17" t="s" s="19">
+        <v>43</v>
+      </c>
+      <c r="I17" t="n" s="19">
         <v>8.0</v>
       </c>
-      <c r="I17" t="n" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="J17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="K17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="n" s="19">
         <v>144381.0</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>144382.0</v>
       </c>
-      <c r="M17" t="n" s="19">
+      <c r="N17" t="n" s="19">
         <v>388458.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>346181.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>347818.0</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>349915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349858.0</v>
       </c>
       <c r="R17" t="n" s="19">
         <v>349858.0</v>
       </c>
       <c r="S17" t="n" s="19">
+        <v>349858.0</v>
+      </c>
+      <c r="T17" t="n" s="19">
         <v>139488.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132500.0</v>
       </c>
       <c r="U17" t="n" s="19">
         <v>132500.0</v>
       </c>
       <c r="V17" t="n" s="19">
-        <v>144403.0</v>
+        <v>132500.0</v>
       </c>
       <c r="W17" t="n" s="19">
         <v>144403.0</v>
       </c>
       <c r="X17" t="n" s="19">
         <v>144403.0</v>
       </c>
       <c r="Y17" t="n" s="19">
         <v>144403.0</v>
       </c>
       <c r="Z17" t="n" s="19">
         <v>144403.0</v>
       </c>
       <c r="AA17" t="n" s="19">
+        <v>144403.0</v>
+      </c>
+      <c r="AB17" t="n" s="19">
         <v>144303.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146106.0</v>
       </c>
       <c r="AC17" t="n" s="19">
         <v>146106.0</v>
       </c>
       <c r="AD17" t="n" s="19">
         <v>146106.0</v>
       </c>
       <c r="AE17" t="n" s="19">
         <v>146106.0</v>
       </c>
       <c r="AF17" t="n" s="19">
+        <v>146106.0</v>
+      </c>
+      <c r="AG17" t="n" s="19">
         <v>271889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288406.0</v>
       </c>
       <c r="AH17" t="n" s="19">
         <v>288406.0</v>
       </c>
       <c r="AI17" t="n" s="19">
-        <v>130000.0</v>
+        <v>288406.0</v>
       </c>
       <c r="AJ17" t="n" s="19">
         <v>130000.0</v>
       </c>
       <c r="AK17" t="n" s="19">
         <v>130000.0</v>
       </c>
       <c r="AL17" t="n" s="19">
         <v>130000.0</v>
       </c>
       <c r="AM17" t="n" s="19">
         <v>130000.0</v>
       </c>
       <c r="AN17" t="n" s="19">
+        <v>130000.0</v>
+      </c>
+      <c r="AO17" t="n" s="19">
         <v>130000.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>4361260.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>3888945.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>2750442.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>72302.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>37116.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>18783.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>12295.0</v>
       </c>
-      <c r="H18" t="n" s="20">
-[...1 lines deleted...]
-      </c>
       <c r="I18" t="n" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="J18" t="n" s="20">
         <v>11194.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>102656.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>45831.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>50271.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>149310.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>152884.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>155484.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>170735.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>172128.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>176913.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>377211.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>391557.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>389740.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>373047.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>370575.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>372538.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>333284.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>339862.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>362308.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>369600.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>373047.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>362832.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>365418.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>232049.0</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>215017.0</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>220696.0</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>377609.0</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>362712.0</v>
       </c>
-      <c r="AK18" t="n" s="20">
+      <c r="AL18" t="n" s="20">
         <v>365707.0</v>
       </c>
-      <c r="AL18" t="n" s="20">
+      <c r="AM18" t="n" s="20">
         <v>375450.0</v>
       </c>
-      <c r="AM18" t="n" s="20">
+      <c r="AN18" t="n" s="20">
         <v>358621.0</v>
       </c>
-      <c r="AN18" t="n" s="20">
+      <c r="AO18" t="n" s="20">
         <v>349677.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>1270873.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>1301921.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>1115265.0</v>
       </c>
-      <c r="D19" t="n" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="F19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="G19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="H19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="I19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="J19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="K19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="L19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="M19" t="n" s="21">
@@ -2376,345 +2425,354 @@
       <c r="AF19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AG19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AH19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AI19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AJ19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AK19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AL19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AM19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AN19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="AO19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>5704116.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>4831150.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>3485114.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>72302.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>37116.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>18783.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>12295.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>8.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>11207.0</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>102750.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>190440.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>200527.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>502705.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>506557.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>512082.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>529822.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>533881.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>536785.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>531334.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>536974.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>538614.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>534436.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>531908.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>532564.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>491635.0</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>499073.0</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>514061.0</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>524512.0</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>525772.0</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>521603.0</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>520912.0</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>519304.0</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>518970.0</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>519278.0</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>523355.0</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>522720.0</v>
       </c>
-      <c r="AK20" t="n" s="22">
+      <c r="AL20" t="n" s="22">
         <v>515261.0</v>
       </c>
-      <c r="AL20" t="n" s="22">
+      <c r="AM20" t="n" s="22">
         <v>523895.0</v>
       </c>
-      <c r="AM20" t="n" s="22">
+      <c r="AN20" t="n" s="22">
         <v>507588.0</v>
       </c>
-      <c r="AN20" t="n" s="22">
+      <c r="AO20" t="n" s="22">
         <v>495138.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>-276995.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>170948.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>-32911.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>71278.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>33919.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>16339.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>9889.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>-6909.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>10576.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>100914.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>189225.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>197676.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>177861.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>181985.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>186601.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>527517.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>532113.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>534181.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>528494.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>534549.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>536086.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>531405.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>529690.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>530184.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>489209.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>497087.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>512063.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>521828.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>523290.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>519462.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>518566.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>517046.0</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>516996.0</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>515746.0</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>520905.0</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>516353.0</v>
       </c>
-      <c r="AK21" t="n" s="27">
+      <c r="AL21" t="n" s="27">
         <v>513633.0</v>
       </c>
-      <c r="AL21" t="n" s="27">
+      <c r="AM21" t="n" s="27">
         <v>515486.0</v>
       </c>
-      <c r="AM21" t="n" s="27">
+      <c r="AN21" t="n" s="27">
         <v>505819.0</v>
       </c>
-      <c r="AN21" t="n" s="27">
+      <c r="AO21" t="n" s="27">
         <v>489231.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>260122.0</v>
       </c>
       <c r="C22" t="n" s="28">
+        <v>260122.0</v>
+      </c>
+      <c r="D22" t="n" s="28">
         <v>253390.0</v>
       </c>
-      <c r="D22" t="n" s="28">
+      <c r="E22" t="n" s="28">
         <v>26544.0</v>
       </c>
-      <c r="E22" t="n" s="28">
+      <c r="F22" t="n" s="28">
         <v>24844.0</v>
       </c>
-      <c r="F22" t="n" s="28">
+      <c r="G22" t="n" s="28">
         <v>21988.0</v>
       </c>
-      <c r="G22" t="n" s="28">
+      <c r="H22" t="n" s="28">
         <v>21188.0</v>
       </c>
-      <c r="H22" t="n" s="28">
+      <c r="I22" t="n" s="28">
         <v>20980.0</v>
       </c>
-      <c r="I22" t="n" s="28">
+      <c r="J22" t="n" s="28">
         <v>117491.0</v>
       </c>
-      <c r="J22" t="n" s="28">
+      <c r="K22" t="n" s="28">
         <v>190398.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>524512.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="O22" t="n" s="28">
+        <v>524512.0</v>
+      </c>
+      <c r="P22" t="n" s="28">
         <v>524521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>524512.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="R22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="X22" t="n" s="28">
         <v>524512.0</v>
       </c>
@@ -2742,74 +2800,77 @@
       <c r="AF22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AH22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AI22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AJ22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AK22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AL22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AM22" t="n" s="28">
         <v>524512.0</v>
       </c>
       <c r="AN22" t="n" s="28">
+        <v>524512.0</v>
+      </c>
+      <c r="AO22" t="n" s="28">
         <v>524512.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>142113.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>361455.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>424403.0</v>
       </c>
-      <c r="D23" t="s" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s" s="29">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s" s="29">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="G23" t="s" s="29">
+        <v>43</v>
       </c>
       <c r="H23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="I23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="J23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="K23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="L23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="M23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="N23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="O23" t="n" s="29">
         <v>0.0</v>
       </c>
@@ -2864,362 +2925,371 @@
       <c r="AF23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AG23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AH23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AI23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AJ23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AK23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AL23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AM23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="AN23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="AO23" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>5838998.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>4298747.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>3093623.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>1024.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>3197.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>2444.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>2406.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>6917.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>631.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>1836.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>1013.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>1581.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>1519.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>1247.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>1598.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>884.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>630.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>751.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>630.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>743.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>714.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>920.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>561.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>1005.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>370.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>383.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>587.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>672.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>278.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>488.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>278.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>710.0</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>698.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>278.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>799.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>659.0</v>
       </c>
-      <c r="AK24" t="n" s="30">
+      <c r="AL24" t="n" s="30">
         <v>1048.0</v>
       </c>
-      <c r="AL24" t="n" s="30">
+      <c r="AM24" t="n" s="30">
         <v>588.0</v>
       </c>
-      <c r="AM24" t="n" s="30">
+      <c r="AN24" t="n" s="30">
         <v>1108.0</v>
       </c>
-      <c r="AN24" t="n" s="30">
+      <c r="AO24" t="n" s="30">
         <v>949.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>5704116.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>4831150.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>3485114.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>72302.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>37116.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>18783.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>12295.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>8.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>11207.0</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>102750.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>190440.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>200527.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>502705.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>506557.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>512082.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>529822.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>533881.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>536785.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>531334.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>536974.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>538614.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>534436.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>531908.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>532564.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>491635.0</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>499073.0</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>514061.0</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>524512.0</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>525772.0</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>521603.0</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>520912.0</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>519304.0</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>518970.0</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>519278.0</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>523355.0</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>522720.0</v>
       </c>
-      <c r="AK25" t="n" s="31">
+      <c r="AL25" t="n" s="31">
         <v>515261.0</v>
       </c>
-      <c r="AL25" t="n" s="31">
+      <c r="AM25" t="n" s="31">
         <v>523895.0</v>
       </c>
-      <c r="AM25" t="n" s="31">
+      <c r="AN25" t="n" s="31">
         <v>507588.0</v>
       </c>
-      <c r="AN25" t="n" s="31">
+      <c r="AO25" t="n" s="31">
         <v>495138.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B34" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AN28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:AN37"/>
+    <mergeCell ref="B28:AO28"/>
+    <mergeCell ref="B29:AO29"/>
+    <mergeCell ref="B30:AO30"/>
+    <mergeCell ref="B31:AO31"/>
+    <mergeCell ref="B32:AO32"/>
+    <mergeCell ref="B33:AO33"/>
+    <mergeCell ref="B34:AO34"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="A37:AO37"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>